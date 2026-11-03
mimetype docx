--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -1,3680 +1,2975 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Договор-оферта на оказание услуг по размещению информации и организации сервиса для Магазинов-партнеров (B2B)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Дата публикации:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
-[...55 lines deleted...]
-      <w:r w:rsidRPr="00044088">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «15» ____июня_______ 2026 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Дата вступления в силу:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
-[...55 lines deleted...]
-      <w:r w:rsidRPr="00044088">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «15» ____июня_______ 2026 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Редакция от:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
-[...95 lines deleted...]
-      <w:r w:rsidRPr="00044088">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «_15__» ____июня_______ 2026 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Настоящий документ является официальным публичным предложением (Публичной офертой) Самозанятого Селютина Владислава Вячеславовича, именуемого в дальнейшем «Платформа», заключить Договор на оказание комплексных информационно-технологических, сервисных услуг и организации доставки на условиях, изложенных ниже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Настоящий Договор является договором присоединения в смысле статьи 428 Гражданского кодекса Российской Федерации (ГК РФ). Принятие (Акцепт) условий настоящего Договора осуществляется Партнером в электронном виде в порядке, предусмотренном разделом 16 настоящего Договора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> гражданин, совершивший действия по Акцепту настоящей Оферты, признается «Партнером». Платформа и Партнер совместно именуются «Стороны», а по отдельности — «Сторона».</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Юридическое лицо, индивидуальный предприниматель или самозанятый гражданин, совершивший действия по Акцепту настоящей Оферты, признается «Партнером». Платформа и Партнер совместно именуются «Стороны», а по отдельности — «Сторона».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1. ТЕРМИНЫ И ОПРЕДЕЛЕНИЯ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Для целей настоящего Договора нижеприведенные термины используются в следующем значении:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">1.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Платформа («Грань»)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00044088">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — маркетплейс-агрегатор доставки, представляющий собой совокупность программно-аппаратных средств, доступных на веб-сайте </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>dostavkalk.ru</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> и в официальном Telegram-боте, администрируемых Платформой и предназначенных для публикации информации о Товарах, оформления Заказов Покупателями и координации их Доставки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">1.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Партнер</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00044088">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — юридическое лицо, индивидуальный предприниматель или физическое лицо, применяющее специальный налоговый режим «Налог на профессиональный доход» (самозанятый), зарегистрированное в соответствии с законодательством РФ, осуществляющее продажу Товаров Покупателям и заключившее настоящий Договор с Платформой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">1.3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Покупатель</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> — дееспособное физическое лицо, оформляющее и/или оплачивающее Заказ на Платформе исключительно для личных, семейных, домашних и иных нужд, не связанных с осуществлением предпринимательской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">1.4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Товар</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> — материальный объект (включая готовую еду, напитки, продукты питания и непродовольственные товары), информация о котором размещена Партнером на Платформе для последующей дистанционной продажи Покупателям.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1.5. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Заказ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> — сформированная Покупателем на Платформе заявка на приобретение Товаров Партнера и сопутствующих услуг Доставки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">1.6. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Комиссия</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> — плата, удерживаемая Платформой с Партнера за оказанные информационно-технологические услуги по Договору, рассчитываемая в процентах от стоимости реализованных через Платформу Товаров.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">1.7. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Депозит</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> — виртуальный баланс Партнера в личном кабинете Платформы, пополняемый Партнером путем перечисления авансовых платежей, с которого Платформа в автоматическом режиме списывает плату за организацию Доставки Заказов Курьерами Платформы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">1.8. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Курьер Платформы</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00044088">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — физическое лицо (включая самозанятых) или привлеченная Платформой служба доставки, осуществляющая транспортировку Заказа от Партнера к Покупателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">1.9. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Курьер Партнера</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> — собственная курьерская служба или привлеченные Партнером лица, осуществляющие доставку Заказов самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2. ПРЕДМЕТ ДОГОВОРА</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2.1. Платформа обязуется оказывать Партнеру комплекс услуг (далее — Услуги), включающий в себя:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Предоставление возможности размещения информации о Партнере и его Товарах на витрине Платформы;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Предоставление технической возможности приема Заказов от Покупателей через Сайт и Telegram-бот;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Предоставление информационно-технологического доступа к интеграции с платежной инфраструктурой для приема платежей от Покупателей;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Организацию Доставки Заказов Покупателям силами Курьеров Платформы (в рамках смешанной модели).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2.2. Партнер обязуется принимать и своевременно оплачивать оказанные Услуги Платформы в размере и порядке, предусмотренных настоящим Договором.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Разграничение ответственности и правовая модель:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
-[...46 lines deleted...]
-        <w:t>). Продавцом Товаров Покупателю является исключительно Партнер. Договор купли-продажи Товара заключается напрямую между Партнером и Покупателем. Платформа не является стороной указанного договора купли-продажи, не приобретает прав и не несет обязанностей продавца. Деньги за Товар поступают напрямую на расчетный счет/счет Партнера.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стороны прямо соглашаются, что Платформа действует исключительно как владелец агрегатора информации о товарах в смысле статьи 12.1 Закона РФ «О защите прав потребителей» (ЗоЗПП). Продавцом Товаров Покупателю является исключительно Партнер. Договор купли-продажи Товара заключается напрямую между Партнером и Покупателем. Платформа не является стороной указанного договора купли-продажи, не приобретает прав и не несет обязанностей продавца. Деньги за Товар поступают напрямую на расчетный счет/счет Партнера.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3. ПОРЯДОК ПОДКЛЮЧЕНИЯ К ПЛАТФОРМЕ, РАЗМЕЩЕНИЯ ИНФОРМАЦИИ И МОДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3.1. Для подключения к Платформе Партнер заполняет регистрационную форму, предоставляет Платформе достоверные регистрационные, учредительные, контактные и банковские реквизиты, а также совершает Акцепт настоящей Оферты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3.2. Партнер самостоятельно через личный кабинет формирует свою электронную витрину: загружает описания Товаров, их потребительские свойства, фотографии, информацию о наличии, сроках годности (приготовления) и актуальные цены.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
-[...66 lines deleted...]
-        <w:t xml:space="preserve"> Платформой. Платформа вправе без объяснения причин отказать в публикации или удалить любой элемент информации (карточку Товара), если он нарушает законодательство РФ, внутренние правила Платформы или права третьих лиц.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3. Размещаемая Партнером информация должна быть полностью достоверной, актуальной, не вводить Покупателей в заблуждение и строго соответствовать требованиям статей 9 и 10 ЗоЗПП. Партнер обязан предоставить Платформе и поддерживать в актуальном состоянии свои официальные реквизиты (наименование/ФИО ИП, ИНН, ОГРН/ОГРНИП, адрес места нахождения), которые Платформа обязана транслировать Покупателям на странице магазина и на этапе оформления Заказа. О любых изменениях реквизитов Партнер обязан уведомить Платформу за 3 (три) рабочих дня до их изменения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.4. Все загруженные Партнером материалы проходят модерацию Платформой. Платформа вправе без объяснения причин отказать в публикации или удалить любой элемент информации (карточку Товара), если он нарушает законодательство РФ, внутренние правила Платформы или права третьих лиц.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4. ПОРЯДОК ПРИЕМА, ОБРАБОТКИ И ВЫПОЛНЕНИЯ ЗАКАЗОВ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.1. В момент оформления Заказа Покупателем на Платформе информация о нем автоматически направляется Партнеру через личный кабинет или специализированные интерфейсы связи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
-[...15 lines deleted...]
-        <w:t>прием Заказа в работу в течение</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2. Партнер обязан подтвердить прием Заказа в работу в течение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:t>5 минут</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>с момента его поступления на Платформу либо мотивированно отклонить его в случае невозможности исполнения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.3. Партнер обеспечивает смену статусов Заказа в интерфейсе Платформы («Принят в работу», «Готовится/собирается», «Готов к отправке») в режиме реального времени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>4.4. В случае невозможности выполнить Заказ после его подтверждения Партнер обязан немедленно связаться с Покупателем для согласования замены Товара или осуществить отмену Заказа через интерфейс Платформы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>5. ОРГАНИЗАЦИЯ ДОСТАВКИ ЗАКАЗОВ И ПРАВИЛА РАБОТЫ С ДЕПОЗИТОМ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>5.1. В рамках Платформы применяется смешанная модель Доставки. Доступный способ доставки для каждого конкретного Заказа определяется настройками личного кабинета Партнера и отображается Покупателю на странице магазина Партнера:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Доставка Партнером:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> осуществляется силами Курьеров Партнера. Ответственность за качество, температурный режим, сроки и сохранность Товара при транспортировке полностью лежит на Партнере.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществляется силами Курьеров Партнера. Ответственность за качество, температурный режим, сроки и сохранность Товара при транспортировке полностью лежит на Партнере. Плату за организацию доставки в этой модели Платформа не взимает; расчеты со своими Курьерами Партнер ведет самостоятельно. Комиссия Платформы (раздел 6) удерживается на общих основаниях.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Доставка Платформой:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00044088">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществляется силами Курьеров Платформы. Платформа самостоятельно подбирает и назначает Курьера, строит маршрут и информирует Стороны о статусе Заказа. Стоимость Доставки определяется действующим тарифом (подача плюс плата за километр) и распределяется между Покупателем и Партнером: часть, отображаемая Покупателю при оформлении, оплачивается им напрямую Партнеру в составе платежа за Заказ, а полную стоимость Доставки по тарифу Платформа списывает с Депозита Партнера в порядке п. 5.2. Установленная Партнером бесплатная для Покупателя Доставка является акцией Партнера и покрывается за счет его Депозита.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5.2. При использовании модели «Доставка Платформой» стоимость услуг по физической доставке списывается с Депозита Партнера. Тарифы на доставку фиксируются в Личном кабинете Партнера и/или Тарифном приложении, являющемся неотъемлемой частью Договора. С Депозита списывается полная стоимость Доставки по действующему тарифу. Для приема Заказов с типом «Доставка Платформой» баланс Депозита должен оставаться положительным и не ниже минимального значения, указанного в Личном кабинете Партнера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">5.3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Правила работы с Депозитом:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5.3.1. Партнер обязуется поддерживать положительный баланс Депозита на Платформе путем перечисления авансовых платежей </w:t>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">на банковский счет Платформы. 5.3.2. Минимальный размер первоначального и последующих взносов на Депозит составляет </w:t>
       </w:r>
-      <w:r w:rsidR="00971B82">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00044088">
+      <w:r>
+        <w:t xml:space="preserve">5000 (пять тысяч рублей)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> рублей. 5.3.3. Если баланс Депозита достигает 0 (нуля) рублей, Платформа имеет право автоматически приостановить прием Заказов с типом «Доставка Платформой» до момента зачисления денежных средств.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6. ФИНАНСОВЫЕ РАСЧЕТЫ, КОМИССИЯ ПЛАТФОРМЫ И ОТЧЕТНОСТЬ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">6.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Порядок приема оплаты:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
-[...59 lines deleted...]
-      <w:r w:rsidRPr="00044088">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Расчеты Покупателей за Товары Партнера осуществляются в безналичном порядке напрямую в пользу Партнера через интегрированный платежный сервис ЮKassa на основании прямого договора между Партнером и НКО «ЮМани» (или иным оператором), либо наличными/переводом Курьеру Партнера. Платформа не является получателем денежных средств Покупателей за Товар, не аккумулирует их на своем счете и не выступает платежным агентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">6.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Размер Комиссии Платформы:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> За предоставление IT-инфраструктуры и сопровождение Заказов Платформа взимает с Партнера Комиссию в размере </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00044088">
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:t>10% (десять процентов)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>от стоимости Товаров в каждом успешно выполненном («Доставленном») Заказе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">6.3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Порядок уплаты Комиссии:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комиссия Платформы рассчитывается автоматически по итогам Отчетного периода и </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>удерживает</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:t>ся из средств Депозита Партнера</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">6.4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Отчетность:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6.4.1. Отчетным периодом признается один календарный </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>месяц</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">6.4.2. Платформа в течение </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:t>30</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> дней по окончании Отчетного периода формирует в личном кабинете Партнера Отчет об оказанных услугах и Акт приема-передачи оказанных услуг. 6.4.3. Партнер обязан в течение </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:t>30</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> календарных дней с момента размещения документов в личном кабинете ознакомиться с ними и подписать их (в том числе посредством ЭДО) либо направить мотивированные письменные возражения. Если в указанный срок возражения не поступили, Услуги Платформы считаются оказанными в полном объеме, надлежащего качества и принятыми Партнером без оговорок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>7. ПРАВА, ОБЯЗАННОСТИ И ОТВЕТСТВЕННОСТЬ ПАРТНЕРА. ГАРАНТИИ В ОТНОШЕНИИ ТОВАРА</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">7.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Партнер обязуется:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7.1.1. Обеспечить полное соответствие своей деятельности требованиям законодательства РФ в области розничной торговли и общественного питания. 7.1.2. При продаже Товаров, имеющих возрастные ограничения (категории 18+), обеспечивать нанесение соответствующей маркировки в карточке Товара. В случае доставки силами Курьеров Партнера — осуществлять проверку документов, удостоверяющих личность Покупателя. 7.1.3. Самостоятельно обеспечивать передачу фискальных чеков Покупателям за проданный Товар в соответствии с Федеральным законом № 54-ФЗ.</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">7.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Гарантии и ответственность Партнера:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
-[...34 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7.2.1. Партнер несет полную, исключительную и единоличную юридическую, гражданско-правовую и административную ответственность за реализуемый им Товар, его качество, безопасность, соблюдение санитарно-эпидемиологических правил и норм (СанПиН), наличие обязательной маркировки, соответствие фактических сроков годности и достоверность описания/цен Товара, предоставленного для витрины Платформы. 7.2.2. В случае привлечения Платформы к административной ответственности государственными органами (Роспотребнадзор, ФАС и др.) или предъявления исков со стороны Покупателей </w:t>
         <w:lastRenderedPageBreak/>
         <w:t>по причинам, связанным с ненадлежащим качеством, нарушением правил продажи или недостоверным описанием Товара Партнера, Партнер обязуется полностью возместить Платформе все понесенные убытки, судебные издержки и суммы взысканных штрафов в течение 5 (пяти) рабочих дней с момента предъявления требования.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>8. ПРАВА, ОБЯЗАННОСТИ И ОГРАНИЧЕНИЕ ОТВЕТСТВЕННОСТИ ПЛАТФОРМЫ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">8.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Платформа обязуется:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8.1.1. Обеспечивать доступность программных интерфейсов Сайта и Telegram-бота для размещения информации Партнера и приема Заказов, за исключением периодов проведения планового технического обслуживания. 8.1.2. Передавать поступающие Заказы Покупателей в личный кабинет Партнера в режиме реального времени.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">8.2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Платформа имеет право:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8.2.1. В одностороннем порядке вносить изменения в условия настоящего Договора (Оферты), включая размеры Комиссии и тарифы на доставку, уведомив Партнера путем публикации новой редакции Договора на сайте </w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>dostavkalk.ru</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> не менее чем за 7 (семь) календарных дней до даты вступления изменений в силу. К правоотношениям, возникшим в рамках конкретного Заката, применяется редакция Договора, действовавшая на момент акцепта данного Заказа Покупателем. 8.2.2. Приостановить доступ Партнера к Платформе (заблокировать личный кабинет) в случае обнуления Депозита, невыплаты Комиссии, систематического (более </w:t>
       </w:r>
-      <w:r w:rsidR="009C227F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00044088">
-[...26 lines deleted...]
-      <w:r w:rsidR="009C227F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> раза за отчетный период) нарушения сроков сборки Заказов, получения более </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00044088">
+        <w:t>5%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негативных отзывов от Покупателей или при наличии подозрений в совершении мошеннических действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Ограничение ответственности Платформы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8.3.1. Платформа не является продавцом Товара и не несет ответственности перед Покупателями и Партнером за любые убытки, связанные с качеством, комплектностью, свойствами, задержкой изготовления или отсутствием Товаров Партнера. 8.3.2. Платформа не несет ответственности за технические сбои на стороне хостинг-провайдеров, операторов связи, платежных систем (ЮKassa) или сбои в инфраструктуре мессенджера Telegram, находящиеся вне зоны разумного контроля Платформы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>9. ПОРЯДОК УРЕГУЛИРОВАНИЯ ПРЕТЕНЗИЙ ПОКУПАТЕЛЕЙ И ВОЗВРАТА ДЕНЕЖНЫХ СРЕДСТВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>9.1. Все претензии Покупателей, связанные с ненадлежащим качеством Товара, несоответствием веса, состава, комплектации, нарушением температурного режима (по вине кухни Партнера) или истечением сроков годности, подлежат рассмотрению непосредственно Партнером.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сроки рассмотрения:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В соответствии со статьей 22 ЗоЗПП Партнер обязан рассмотреть претензию Покупателя, переданную ему напрямую Покупателем или транслированную службой поддержки Платформы, в срок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>до 10 (десяти) календарных дней</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> со дня предъявления соответствующего требования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Механика возврата денежных средств:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При признании претензии Покупателя обоснованной или при отмене оплаченного Заказа до начала его сборки (приготовления), Партнер обязуется </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>самостоятельно инициировать операцию возврата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> денежных средств Покупателю через свой личный рабочий кабинет в платежной системе ЮKassa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9.4. Партнер обязан в день проведения транзакции уведомить службу поддержки Платформы о факте возврата средств Покупателю для корректировки отчетности и перерасчета Бонусных баллов в системе лояльности Платформы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>10. ПЕРСОНАЛЬНЫЕ ДАННЫЕ ПОКУПАТЕЛЕЙ И ТРЕБОВАНИЯ БЕЗОПАСНОСТИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>10.1. Стороны признают, что в рамках исполнения настоящего Договора они осуществляют обработку персональных данных Покупателей (ФИО, адрес доставки, номер телефона). Каждая из Сторон является самостоятельным оператором обработки персональных данных в смысле Федерального закона от 27.07.2006 № 152-ФЗ «О персональных данных».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>10.2. Платформа передает Партнеру персональные данные Покупателей исключительно в целях выполнения и (при необходимости) доставки конкретного Заказа силами Партнера. Партнер обязуется обеспечивать строгую конфиденциальность полученных персональных данных, использовать их строго для исполнения обязательств по договору купли-продажи с Покупателем, не передавать их третьим лицам и уничтожать их по достижении целей обработки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.3. Партнер подтверждает, что ознакомлен и согласен с Политикой конфиденциальности Платформы, размещенной по адресу: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>%</w:t>
-[...68 lines deleted...]
-        <w:t>) или сбои в инфраструктуре мессенджера Telegram, находящиеся вне зоны разумного контроля Платформы.</w:t>
+        <w:t>dostavkalk.ru/privacy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Маркетинговые коммуникации:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стороны соглашаются, что сбор согласий Покупателей на получение рекламных, новостных или сервисных уведомлений осуществляется каждой Стороной самостоятельно. Партнеру строго запрещается осуществлять рекламные рассылки по базе номеров телефонов Покупателей, полученных с Платформы, без наличия отдельного, явно выраженного согласия Покупателя, полученного Партнером в соответствии с ч. 1 ст. 18 Федерального закона «О рекламе».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
-[...227 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>11. КОНФИДЕНЦИАЛЬНОСТЬ И ИНТЕЛЛЕКТУАЛЬНАЯ СОБСТВЕННОСТЬ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>11.1. Стороны обязуются не разглашать конфиденциальную информацию, полученную друг от друга в ходе исполнения Договора (включая финансовые условия, коммерческие показатели Платформы, алгоритмы работы, персональные данные).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.2. Все исключительные права на программное обеспечение Платформы, дизайн, товарные знаки, исходный код Сайта и Telegram-бота принадлежат Самозанятому Селютину В.В. и не подлежат отчуждению Партнеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>11.3. Партнер предоставляет Платформе неисключительное право (безвозмездную лицензию) на использование предоставленных им товарных знаков, логотипов, фотографий и описаний Товаров на весь срок действия Договора в целях их размещения на витрине и продвижения Платформы в сети Интернет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>12. СРОК ДЕЙСТВИЯ ДОГОВОРА, ПОРЯДОК ЕГО ИЗМЕНЕНИЯ, РАСТОРЖЕНИЯ И БЛОКИРОВКИ ПАРТНЕРА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.1. Настоящий Договор вступает в силу с момента совершения Партнером действий по Акцепту Оферты (в соответствии с разделом 16) и действует в течение одного календарного года. Договор автоматически продлевается на каждый последующий </w:t>
         <w:lastRenderedPageBreak/>
-        <w:t>9.4. Партнер обязан в день проведения транзакции уведомить службу поддержки Платформы о факте возврата средств Покупателю для корректировки отчетности и перерасчета Бонусных баллов в системе лояльности Платформы.</w:t>
-[...86 lines deleted...]
-      <w:r w:rsidRPr="00044088">
+        <w:t>календарный год на аналогичных условиях, если ни одна из Сторон не заявила о его прекращении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>12.2. Любая из Сторон имеет право расторгнуть настоящий Договор в одностороннем внесудебном порядке, письменно (в том числе по e-mail) уведомив другую Сторону за</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>dostavkalk.ru/</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00044088">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>30 календарных д</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ней</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до предполагаемой даты расторжения. Стороны обязаны провести полную сверку расчетов, Партнер обязан погасить задолженность по Комиссии, а Платформа возвращает неиспользованный остаток средств с Депозита Партнера в течение 5 (пяти) банковских дней после подписания финального Акта сверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>12.3. Платформа оставляет за собой право немедленной блокировки личного кабинета Партнера и приостановки оказания Услуг в одностороннем порядке в случае нарушения Партнером условий разделов 7, 9 или 10 настоящего Договора до полного устранения допущенных нарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>13. ОБСТОЯТЕЛЬСТВА НЕПРЕОДОЛИМОЙ СИЛЫ (ФОРС-МАЖОР)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>13.1. Стороны освобождаются от ответственности за частичное или полное неисполнение обязательств по настоящему Договору, если оно явилось следствием обстоятельств непреодолимой силы (пожар, наводнение, землетрясение, военные действия, эпидемии, законодательные запреты органов государственной власти, крупномасштабные хакерские атаки на инфраструктуру Платформы), которые Стороны не могли ни предвидеть, ни предотвратить разумными мерами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>13.2. Сторона, для которой создалась невозможность исполнения обязательств, обязана в течение 3 (трех) календарных дней известить другую Сторону о наступлении и прекращении таких обстоятельств с предоставлением подтверждающих документов от компетентных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>14. ПОРЯДОК РАЗРЕШЕНИЯ СПОРОВ И ПРИМЕНИМОЕ ПРАВО</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>14.1. Все споры и разногласия, возникающие из настоящего Договора или в связи с ним, подлежат разрешению путем переговоров с соблюдением обязательного досудебного претензионного порядка. Срок рассмотрения письменной претензии Стороной составляет 15 (пятнадцать) календарных дней с момента ее получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14.2. В случае невозможности достижения согласия путем переговоров, спор подлежит передаче на рассмотрение в суд по месту регистрации Платформы (в соответствии с законодательством РФ: Арбитражный суд Кемеровской области — если Партнер имеет статус юридического лица или ИП; городской/мировой суд по месту нахождения Платформы — если Партнер является самозанятым физическим лицом).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>14.3. К отношениям Сторон по настоящему Договору применяется материальное и процессуальное право Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>15. РЕКВИЗИТЫ СТОРОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ПЛАТФОРМА:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Самозанятый (Плательщик НПД): Селютин Владислав Вячеславович</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ИНН: 421210232275</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Адрес регистрации (для корреспонденции): 652515, Кемеровская область – Кузбасс, г. Ленинск-Кузнецкий, ул. Городская, д. 51</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>E-mail: dostavkalk42@yandex.ru</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Тел.: +7 (999) 777-13-88</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Банковские реквизиты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расчетный счет: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>privacy</w:t>
-[...251 lines deleted...]
-      <w:r w:rsidRPr="00044088">
+        <w:t xml:space="preserve">40817 810 6 0590 1612125 Лебедев Е.Е</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В банке: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...426 lines deleted...]
-        <w:t xml:space="preserve">Расчетный счет: </w:t>
+        <w:t>АЛЬФА БАНК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">БИК: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>40817 810 6 0590 1612125</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00044088">
+        <w:t>044525593</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...126 lines deleted...]
-      <w:r w:rsidRPr="00044088">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Корр. счет: 30101810200000000593</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ПАРТНЕР:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
-[...26 lines deleted...]
-        <w:t>, телефон, банковские реквизиты для возврата остатка Депозита) определяются на основании данных, самостоятельно заполненных Партнером в электронной анкете/заявке при регистрации в личном кабинете Платформы, и фиксируются в системе управления базами данных Платформы, являясь неотъемлемой частью Договора.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Реквизиты Партнера (наименование/ФИО ИП, ИНН, ОГРН/ОГРНИП, юридический/фактический адрес, контактный e-mail, телефон, банковские реквизиты для возврата остатка Депозита) определяются на основании данных, самостоятельно заполненных Партнером в электронной анкете/заявке при регистрации в личном кабинете Платформы, и фиксируются в системе управления базами данных Платформы, являясь неотъемлемой частью Договора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>16. ПОРЯДОК ЗАКЛЮЧЕНИЯ И АКЦЕПТ ДОГОВОРА</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>16.1. Настоящий Договор заключается в электронной форме и является договором присоединения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00044088">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>16.2. Настоящий Договор считается заключенным в электронной форме с момента проставления Партнером отметки (чекбокса) «Принимаю условия Договора-оферты для Магазинов-партнеров» при подаче заявки на подключение или регистрации в личном кабинете Платформы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>16.3. Стороны признают, что проставление указанной отметки является полным и безоговорочным акцептом настоящей Оферты. Простая письменная форма Договора считается соблюденной Сторонами в соответствии с пунктом 2 статьи 434 Гражданского кодекса РФ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00044088" w:rsidRPr="00044088" w:rsidRDefault="00044088" w:rsidP="00044088">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044088">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> системы Платформы надлежащим доказательством при разрешении споров в судебных инстанциях.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16.4. Дата, точное время и факт совершения Партнером Акцепта автоматически фиксируются программно-аппаратным комплексом Платформы, сохраняются в лог-файлах системы и являются неоспоримым доказательством заключения Договора между Сторонами. Стороны признают электронные логи системы Платформы надлежащим доказательством при разрешении споров в судебных инстанциях.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E57F6B" w:rsidRDefault="00E57F6B"/>
     <w:sectPr w:rsidR="00E57F6B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
@@ -4597,51 +3892,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="2080664094">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>